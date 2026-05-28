--- v0 (2026-04-02)
+++ v1 (2026-05-28)
@@ -38,81 +38,81 @@
   <si>
     <t>Color</t>
   </si>
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Available Color</t>
   </si>
   <si>
     <t>Black</t>
   </si>
   <si>
     <t>Royal</t>
   </si>
   <si>
     <t>White</t>
   </si>
   <si>
     <t>Available Size</t>
   </si>
   <si>
+    <t>8.5</t>
+  </si>
+  <si>
+    <t>9.0</t>
+  </si>
+  <si>
+    <t>9.5</t>
+  </si>
+  <si>
+    <t>8.0</t>
+  </si>
+  <si>
+    <t>10.0</t>
+  </si>
+  <si>
+    <t>10.5</t>
+  </si>
+  <si>
     <t>11.0</t>
   </si>
   <si>
+    <t>11.5</t>
+  </si>
+  <si>
     <t>12.0</t>
   </si>
   <si>
+    <t>12.5</t>
+  </si>
+  <si>
     <t>13.0</t>
-  </si>
-[...22 lines deleted...]
-    <t>12.5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>